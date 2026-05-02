--- v0 (2026-04-03)
+++ v1 (2026-05-02)
@@ -89,51 +89,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA40035" w14:textId="5FF1DC49" w:rsidR="00033BFD" w:rsidRPr="00033BFD" w:rsidRDefault="00C20313" w:rsidP="00033BFD">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033BFD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00033BFD" w:rsidRPr="00033BFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>BAM GreenStar Logo (for use on qualified official statements)</w:t>
+          <w:t xml:space="preserve">BAM </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00033BFD" w:rsidRPr="00033BFD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>GreenStar</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00033BFD" w:rsidRPr="00033BFD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Logo (for use on qualified official statements)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2347DCAA" w14:textId="77777777" w:rsidR="00033BFD" w:rsidRDefault="00033BFD" w:rsidP="00033BFD">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="175556E9" w14:textId="77777777" w:rsidR="006F4185" w:rsidRDefault="006F4185" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7738774D" w14:textId="77777777" w:rsidR="00C20313" w:rsidRDefault="00C20313" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="0"/>
@@ -296,100 +316,86 @@
       </w:r>
       <w:r w:rsidR="00C64D3F" w:rsidRPr="00E8002A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245657CB" w14:textId="77777777" w:rsidR="00A3056A" w:rsidRDefault="00A3056A" w:rsidP="00A3056A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7229BCC1" w14:textId="35A8A103" w:rsidR="00C64D3F" w:rsidRDefault="00C64D3F" w:rsidP="00A3056A">
+    <w:p w14:paraId="7229BCC1" w14:textId="038D212B" w:rsidR="00C64D3F" w:rsidRDefault="00C64D3F" w:rsidP="00A3056A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8002A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The address of the principal executive offices of BAM is: </w:t>
       </w:r>
-      <w:r w:rsidR="004E7C59" w:rsidRPr="00E8002A">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00E8002A">
+      <w:r w:rsidR="00FF10AA" w:rsidRPr="00FF10AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28 Liberty Street, 59</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF10AA" w:rsidRPr="00FF10AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="004E7C59">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> New York, New York 10281</w:t>
+      <w:r w:rsidR="00FF10AA" w:rsidRPr="00FF10AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Floor, New York, New York 10005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8002A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> its telephone number is: 212-235-2500, and its website is located at: www.</w:t>
       </w:r>
       <w:r w:rsidR="009A52C1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bambonds</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8002A">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -575,126 +581,202 @@
       </w:r>
       <w:r w:rsidR="009A52C1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bambonds</w:t>
       </w:r>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.com, is incorporated herein by reference and may be obtained, without charge, upon request to BAM at its address provided above (Attention: Finance Department).  Future financial statements will similarly be made available when published.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309C672A" w14:textId="77777777" w:rsidR="006423F7" w:rsidRDefault="001D122C" w:rsidP="001D122C">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
       </w:pPr>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BAM makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted herefrom, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “BOND INSURANCE”</w:t>
+        <w:t xml:space="preserve">BAM makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D122C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herefrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D122C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “BOND INSURANCE”</w:t>
       </w:r>
       <w:r w:rsidR="006423F7" w:rsidRPr="006423F7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BA9B50" w14:textId="281927FD" w:rsidR="00DA4A46" w:rsidRPr="000F7562" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>BAM GreenStar Bonds</w:t>
-      </w:r>
+        <w:t xml:space="preserve">BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...25 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E54BAA" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14949F7D" w14:textId="613C1F8D" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00CE4CFB" w:rsidP="00CA7B00">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CE4CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> because BAM has determined that the use of bond proceeds by the Issuer as described in this Official Statement and in any additional information obtained by BAM aligns with one of the Green Bond Principles (“GBPs”) developed by the International Capital Markets Association (“ICMA”).  The GBPs were developed by the ICMA with the goal of establishing universally accepted guidelines for the issuance of green bonds, and one of the key requirements addresses the use of proceeds.  BAM has been identified by the ICMA as an observer organization that is active in the field of green and/or social or sustainability finance and as a Climate Bond Initiative approved verifier.  The GreenStar Credit Profile prepared by BAM for the Bonds will identify which of the following GBP categories applies to the Bonds</w:t>
+        <w:t xml:space="preserve">The Bonds have been designated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4CFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> because BAM has determined that the use of bond proceeds by the Issuer as described in this Official Statement and in any additional information obtained by BAM aligns with one of the Green Bond Principles (“GBPs”) developed by the International Capital Markets Association (“ICMA”).  The GBPs were developed by the ICMA with the goal of establishing universally accepted guidelines for the issuance of green bonds, and one of the key requirements addresses the use of proceeds.  BAM has been identified by the ICMA as an observer organization that is active in the field of green and/or social or sustainability finance and as a Climate Bond Initiative approved verifier.  The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE4CFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE4CFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Credit Profile prepared by BAM for the Bonds will identify which of the following GBP categories applies to the Bonds</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A46" w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B73303" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -878,56 +960,65 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GBPs</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> correlates to one of the following UN Sustainable Development Goals which will also be included in the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A2633">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">GreenStar </w:t>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A2633">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Credit Profile for the Bonds:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEB7108" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1078,176 +1169,336 @@
     <w:p w14:paraId="7C0AF650" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="549A0B71" w14:textId="77777777" w:rsidR="00CE4CFB" w:rsidRPr="005B296E" w:rsidRDefault="00CE4CFB" w:rsidP="00CE4CFB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Issuer makes no representation regarding the applicability of or suitability of the GreenStar designation. The term “GreenStar” is neither defined in, nor related to, the security documents relating to the Bonds. The GreenStar designation </w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Issuer makes no representation regarding the applicability of or suitability of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation. The term “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” is neither defined in, nor related to, the security documents relating to the Bonds. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">is solely for identification purposes and is not intended to provide or imply that the owners of the Bonds are entitled to any security other than that described in this official statement. </w:t>
       </w:r>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B296E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Issuer is under no contractual or other legal obligation to ensure compliance with any legal or other principles relating to “GreenStar” designation. The Issuer has made no commitment to provide ongoing reporting or information regarding the designation or compliance with the GBPs.  </w:t>
+        <w:t>The Issuer is under no contractual or other legal obligation to ensure compliance with any legal or other principles relating to “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B296E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B296E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” designation. The Issuer has made no commitment to provide ongoing reporting or information regarding the designation or compliance with the GBPs.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6568F71E" w14:textId="77777777" w:rsidR="00CE4CFB" w:rsidRDefault="00CE4CFB" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E88ADF5" w14:textId="78A9E8EF" w:rsidR="00DA4A46" w:rsidRDefault="007D0C44" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The BAM GreenStar designation is based upon an assessment by BAM at the time of the issuance of the Bonds and such designation by BAM reflects only the views of BAM. BAM does not charge a fee in connection with the designation, does not perform an audit and undertakes no duty of due diligence or independent verification of any information it receives. The designation is provided on an “AS IS” basis and is based on BAM’s own investigation, studies, assumptions, and criteria using its reasonable best efforts. In issuing its GreenStar designation, BAM has assumed and relied upon the accuracy and completeness of the information made publicly available by the Issuer or that was otherwise made available to BAM.  BAM makes no representation or warranty, express or implied, including, but not limited to, the accuracy, results, timeliness, completeness, merchantability or fitness for any particular purpose with respect to the designation.   A complete description of BAM GreenStar, and its limitations and terms of use,  are available on BAM’s website </w:t>
+        <w:t xml:space="preserve">The BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation is based upon an assessment by BAM at the time of the issuance of the Bonds and such designation by BAM reflects only the views of BAM. BAM does not charge a fee in connection with the designation, does not perform an audit and undertakes no duty of due diligence or independent verification of any information it receives. The designation is provided on an “AS IS” basis and is based on BAM’s own investigation, studies, assumptions, and criteria using its reasonable best efforts. In issuing its </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation, BAM has assumed and relied upon the accuracy and completeness of the information made publicly available by the Issuer or that was otherwise made available to BAM.  BAM makes no representation or warranty, express or implied, including, but not limited to, the accuracy, results, timeliness, completeness, merchantability or fitness for any particular purpose with respect to the designation.   A complete description of BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and its limitations and terms of use,  are available on BAM’s website </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="007D0C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://bambonds.com/wp-content/uploads/2020/10/2024-BAM-GreenStar-Winter-Not-for-Print.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="007D0C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://bambonds.com/terms-of-use</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and incorporated herein by reference.  The BAM GreenStar designation is determined solely by BAM; it has not been reviewed or approved by the issuer of or the underwriter for the Bonds, and the issuer and underwriter assume no responsibility for such designation</w:t>
+        <w:t xml:space="preserve"> and incorporated herein by reference.  The BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation is determined solely by BAM; it has not been reviewed or approved by the issuer of or the underwriter for the Bonds, and the issuer and underwriter assume no responsibility for such designation</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A46" w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCE402E" w14:textId="1680F842" w:rsidR="00A06E54" w:rsidRDefault="00A06E54" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="148FD387" w14:textId="77777777" w:rsidR="00A06E54" w:rsidRPr="00A06E54" w:rsidRDefault="00A06E54" w:rsidP="00A06E54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BAM’s GreenStar designation does not and is not intended to make any representation or give any assurance with respect to any other matter relating to the Bonds and is not a recommendation to any person to purchase, hold, or sell the Bonds. Such labeling does not address the market price, marketability or suitability of these Bonds for a particular investor.   There is no assurance that the designation will be retained for any given </w:t>
+        <w:t xml:space="preserve">BAM’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A06E54">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A06E54">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation does not and is not intended to make any representation or give any assurance with respect to any other matter relating to the Bonds and is not a recommendation to any person to purchase, hold, or sell the Bonds. Such labeling does not address the market price, marketability or suitability of these Bonds for a particular investor.   There is no assurance that the designation will be retained for any given </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or that the designation will not be revised, suspended, or withdrawn by BAM if, in its judgment, circumstances so warrant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA3A833" w14:textId="77777777" w:rsidR="00C20313" w:rsidRDefault="00C20313" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -1828,51 +2079,59 @@
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>TO BE PRINTED ON THE INSIDE COVER OF OFFICIAL STATEMENT</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>AS PART OF THE DISCLAIMER STATEMENT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27304CCC" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="003C1C35" w:rsidP="00820452">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Build America Mutual Assurance Company (“BAM”) </w:t>
       </w:r>
       <w:r>
-        <w:t>makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted herefrom, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “Bond Insurance” and “Exhibit __ - Specimen Municipal Bond Insurance Policy”.</w:t>
+        <w:t xml:space="preserve">makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>herefrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “Bond Insurance” and “Exhibit __ - Specimen Municipal Bond Insurance Policy”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FEF0BA" w14:textId="77777777" w:rsidR="00820452" w:rsidRPr="00F60038" w:rsidRDefault="00820452" w:rsidP="00820452">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0965AF0B" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="00820452" w:rsidP="00F60038">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF8F791" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="00820452" w:rsidP="00F60038">
@@ -1916,172 +2175,172 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1338A48E" w14:textId="27B1D755" w:rsidR="005E6973" w:rsidRDefault="005E6973" w:rsidP="0063763C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E6973" w:rsidSect="00801682">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EBE7FB4" w14:textId="77777777" w:rsidR="00B42EB2" w:rsidRDefault="00B42EB2">
+    <w:p w14:paraId="11A86877" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66C46EAD" w14:textId="77777777" w:rsidR="00B42EB2" w:rsidRDefault="00B42EB2">
+    <w:p w14:paraId="4A3141BE" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="239C41E9" w14:textId="77777777" w:rsidR="00B73BBD" w:rsidRPr="00763B6D" w:rsidRDefault="00B73BBD" w:rsidP="00EF580C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="171A6981" w14:textId="77777777" w:rsidR="00B42EB2" w:rsidRDefault="00B42EB2">
+    <w:p w14:paraId="1F7449A1" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353EC576" w14:textId="77777777" w:rsidR="00B42EB2" w:rsidRDefault="00B42EB2">
+    <w:p w14:paraId="753029B5" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="743D0FF9" w14:textId="77777777" w:rsidR="00B73BBD" w:rsidRDefault="00B73BBD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -5151,51 +5410,51 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1735664702">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="903182666">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1486236099">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="388454005">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1372460418">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="194"/>
   <w:removePersonalInformation/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5395,78 +5654,80 @@
     <w:rsid w:val="008D5BFA"/>
     <w:rsid w:val="008D6FA4"/>
     <w:rsid w:val="008E5E1A"/>
     <w:rsid w:val="00910744"/>
     <w:rsid w:val="009203B9"/>
     <w:rsid w:val="009205EB"/>
     <w:rsid w:val="0092265F"/>
     <w:rsid w:val="0092315D"/>
     <w:rsid w:val="009308FA"/>
     <w:rsid w:val="00934DD8"/>
     <w:rsid w:val="00947F84"/>
     <w:rsid w:val="009501F5"/>
     <w:rsid w:val="009607FC"/>
     <w:rsid w:val="009618BB"/>
     <w:rsid w:val="00965698"/>
     <w:rsid w:val="00965FE7"/>
     <w:rsid w:val="009706BC"/>
     <w:rsid w:val="0097134B"/>
     <w:rsid w:val="009806B1"/>
     <w:rsid w:val="009851B7"/>
     <w:rsid w:val="00992093"/>
     <w:rsid w:val="009A3DF4"/>
     <w:rsid w:val="009A52C1"/>
     <w:rsid w:val="009A7417"/>
     <w:rsid w:val="009B6C01"/>
+    <w:rsid w:val="009C4F3A"/>
     <w:rsid w:val="009C626D"/>
     <w:rsid w:val="009D2681"/>
     <w:rsid w:val="009D552A"/>
     <w:rsid w:val="009D57FA"/>
     <w:rsid w:val="009E00D3"/>
     <w:rsid w:val="009E159E"/>
     <w:rsid w:val="00A01E03"/>
     <w:rsid w:val="00A022D3"/>
     <w:rsid w:val="00A06E54"/>
     <w:rsid w:val="00A17CE7"/>
     <w:rsid w:val="00A20003"/>
     <w:rsid w:val="00A22B8C"/>
     <w:rsid w:val="00A23746"/>
     <w:rsid w:val="00A24508"/>
     <w:rsid w:val="00A3056A"/>
     <w:rsid w:val="00A31048"/>
     <w:rsid w:val="00A34926"/>
     <w:rsid w:val="00A44B86"/>
     <w:rsid w:val="00A46397"/>
     <w:rsid w:val="00A522DA"/>
     <w:rsid w:val="00A55C9D"/>
     <w:rsid w:val="00A56F9E"/>
     <w:rsid w:val="00A5747E"/>
     <w:rsid w:val="00A57CED"/>
     <w:rsid w:val="00A7197F"/>
     <w:rsid w:val="00A725AD"/>
     <w:rsid w:val="00A72D0C"/>
     <w:rsid w:val="00AB4A60"/>
+    <w:rsid w:val="00AB77BA"/>
     <w:rsid w:val="00AC06E3"/>
     <w:rsid w:val="00AC1D9C"/>
     <w:rsid w:val="00AE03FF"/>
     <w:rsid w:val="00AE0F85"/>
     <w:rsid w:val="00AE4F89"/>
     <w:rsid w:val="00B17E48"/>
     <w:rsid w:val="00B2270B"/>
     <w:rsid w:val="00B23020"/>
     <w:rsid w:val="00B30572"/>
     <w:rsid w:val="00B30962"/>
     <w:rsid w:val="00B310AB"/>
     <w:rsid w:val="00B3560C"/>
     <w:rsid w:val="00B41295"/>
     <w:rsid w:val="00B42EB2"/>
     <w:rsid w:val="00B5104F"/>
     <w:rsid w:val="00B73BBD"/>
     <w:rsid w:val="00B920F9"/>
     <w:rsid w:val="00B97C17"/>
     <w:rsid w:val="00BA41BF"/>
     <w:rsid w:val="00BA5A8B"/>
     <w:rsid w:val="00BB4024"/>
     <w:rsid w:val="00BC66FE"/>
     <w:rsid w:val="00BD4A57"/>
     <w:rsid w:val="00BF7D5B"/>
     <w:rsid w:val="00C07DD2"/>
@@ -5539,50 +5800,51 @@
     <w:rsid w:val="00EA2886"/>
     <w:rsid w:val="00EA482F"/>
     <w:rsid w:val="00EA545F"/>
     <w:rsid w:val="00EB2853"/>
     <w:rsid w:val="00EB3135"/>
     <w:rsid w:val="00EC7443"/>
     <w:rsid w:val="00EE1E19"/>
     <w:rsid w:val="00EF004B"/>
     <w:rsid w:val="00EF580C"/>
     <w:rsid w:val="00F27A1B"/>
     <w:rsid w:val="00F32D68"/>
     <w:rsid w:val="00F5479D"/>
     <w:rsid w:val="00F60038"/>
     <w:rsid w:val="00F627EA"/>
     <w:rsid w:val="00F71A16"/>
     <w:rsid w:val="00F72BC8"/>
     <w:rsid w:val="00F76606"/>
     <w:rsid w:val="00F77E87"/>
     <w:rsid w:val="00F82B75"/>
     <w:rsid w:val="00F87765"/>
     <w:rsid w:val="00F96F3A"/>
     <w:rsid w:val="00FA672D"/>
     <w:rsid w:val="00FA78D3"/>
     <w:rsid w:val="00FC234F"/>
     <w:rsid w:val="00FC2DB0"/>
+    <w:rsid w:val="00FF10AA"/>
     <w:rsid w:val="00FF3CBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn-legalmacpac-data/10"/>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7567,75 +7829,75 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E565C2ED-CC3A-274E-8066-ED17DB62C810}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2106</Words>
-  <Characters>11537</Characters>
+  <Characters>11536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>179</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13665</CharactersWithSpaces>
+  <CharactersWithSpaces>13664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7733315</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.standardandpoors.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653082</vt:i4>
       </vt:variant>
@@ -7657,29 +7919,29 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject> </dc:subject>
   <dc:creator/>
   <cp:keywords> </cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Last updated by">
-    <vt:lpwstr>P. James 02-17-26</vt:lpwstr>
+    <vt:lpwstr>P. James 04-20-26</vt:lpwstr>
   </property>
 </Properties>
 </file>