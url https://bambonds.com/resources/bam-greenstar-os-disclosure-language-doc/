--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -89,71 +89,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA40035" w14:textId="5FF1DC49" w:rsidR="00033BFD" w:rsidRPr="00033BFD" w:rsidRDefault="00C20313" w:rsidP="00033BFD">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033BFD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00033BFD" w:rsidRPr="00033BFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">BAM </w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> Logo (for use on qualified official statements)</w:t>
+          <w:t>BAM GreenStar Logo (for use on qualified official statements)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2347DCAA" w14:textId="77777777" w:rsidR="00033BFD" w:rsidRDefault="00033BFD" w:rsidP="00033BFD">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="175556E9" w14:textId="77777777" w:rsidR="006F4185" w:rsidRDefault="006F4185" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7738774D" w14:textId="77777777" w:rsidR="00C20313" w:rsidRDefault="00C20313" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="0"/>
@@ -482,84 +462,84 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FEE7615" w14:textId="77777777" w:rsidR="00C64D3F" w:rsidRPr="00E8002A" w:rsidRDefault="00C64D3F" w:rsidP="00D51272">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8002A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capitalization of BAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738A0ECC" w14:textId="2A391CBD" w:rsidR="00E713F0" w:rsidRPr="00E713F0" w:rsidRDefault="00586B22" w:rsidP="00A22B8C">
+    <w:p w14:paraId="738A0ECC" w14:textId="6924A378" w:rsidR="00E713F0" w:rsidRPr="00E713F0" w:rsidRDefault="001F5E76" w:rsidP="00A22B8C">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586B22">
+      <w:r w:rsidRPr="001F5E76">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BAM’s total admitted assets, total liabilities, and total capital and surplus, as of December 31, </w:t>
+        <w:t xml:space="preserve">BAM’s total admitted assets, total liabilities, and total capital and surplus, as of March 31, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00586B22">
+      <w:r w:rsidRPr="001F5E76">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00586B22">
+      <w:r w:rsidRPr="001F5E76">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and as prepared in accordance with statutory accounting practices prescribed or permitted by the New York State Department of Financial Services were $514.1 million, $290 million and $224 million, respectively</w:t>
+        <w:t xml:space="preserve"> and as prepared in accordance with statutory accounting practices prescribed or permitted by the New York State Department of Financial Services were $493.3 million, $277.6 million and $215.7 million, respectively</w:t>
       </w:r>
       <w:r w:rsidR="00E713F0" w:rsidRPr="00E713F0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6527840C" w14:textId="77777777" w:rsidR="001D122C" w:rsidRPr="001D122C" w:rsidRDefault="001D122C" w:rsidP="001D122C">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BAM is party to a first loss reinsurance treaty that provides first loss protection up to a maximum of 15% of the par amount outstanding for each policy issued by BAM, subject to certain limitations and restrictions. </w:t>
       </w:r>
@@ -581,202 +561,126 @@
       </w:r>
       <w:r w:rsidR="009A52C1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bambonds</w:t>
       </w:r>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.com, is incorporated herein by reference and may be obtained, without charge, upon request to BAM at its address provided above (Attention: Finance Department).  Future financial statements will similarly be made available when published.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309C672A" w14:textId="77777777" w:rsidR="006423F7" w:rsidRDefault="001D122C" w:rsidP="001D122C">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
       </w:pPr>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BAM makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted </w:t>
-[...15 lines deleted...]
-        <w:t>, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “BOND INSURANCE”</w:t>
+        <w:t>BAM makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted herefrom, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “BOND INSURANCE”</w:t>
       </w:r>
       <w:r w:rsidR="006423F7" w:rsidRPr="006423F7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BA9B50" w14:textId="281927FD" w:rsidR="00DA4A46" w:rsidRPr="000F7562" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">BAM </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>BAM GreenStar Bonds</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E54BAA" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14949F7D" w14:textId="613C1F8D" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00CE4CFB" w:rsidP="00CA7B00">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4CFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Bonds have been designated </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...29 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>BAM GreenStar Bonds</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CE4CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Bonds have been designated </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> Credit Profile prepared by BAM for the Bonds will identify which of the following GBP categories applies to the Bonds</w:t>
+        <w:t xml:space="preserve"> because BAM has determined that the use of bond proceeds by the Issuer as described in this Official Statement and in any additional information obtained by BAM aligns with one of the Green Bond Principles (“GBPs”) developed by the International Capital Markets Association (“ICMA”).  The GBPs were developed by the ICMA with the goal of establishing universally accepted guidelines for the issuance of green bonds, and one of the key requirements addresses the use of proceeds.  BAM has been identified by the ICMA as an observer organization that is active in the field of green and/or social or sustainability finance and as a Climate Bond Initiative approved verifier.  The GreenStar Credit Profile prepared by BAM for the Bonds will identify which of the following GBP categories applies to the Bonds</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A46" w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B73303" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -960,65 +864,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GBPs</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> correlates to one of the following UN Sustainable Development Goals which will also be included in the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A2633">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>GreenStar</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">GreenStar </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Credit Profile for the Bonds:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEB7108" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1169,336 +1064,176 @@
     <w:p w14:paraId="7C0AF650" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="549A0B71" w14:textId="77777777" w:rsidR="00CE4CFB" w:rsidRPr="005B296E" w:rsidRDefault="00CE4CFB" w:rsidP="00CE4CFB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Issuer makes no representation regarding the applicability of or suitability of the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The Issuer makes no representation regarding the applicability of or suitability of the GreenStar designation. The term “GreenStar” is neither defined in, nor related to, the security documents relating to the Bonds. The GreenStar designation </w:t>
+      </w:r>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>GreenStar</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">is solely for identification purposes and is not intended to provide or imply that the owners of the Bonds are entitled to any security other than that described in this official statement. </w:t>
+      </w:r>
       <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B296E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> designation. The term “</w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve">” designation. The Issuer has made no commitment to provide ongoing reporting or information regarding the designation or compliance with the GBPs.  </w:t>
+        <w:t xml:space="preserve">The Issuer is under no contractual or other legal obligation to ensure compliance with any legal or other principles relating to “GreenStar” designation. The Issuer has made no commitment to provide ongoing reporting or information regarding the designation or compliance with the GBPs.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6568F71E" w14:textId="77777777" w:rsidR="00CE4CFB" w:rsidRDefault="00CE4CFB" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E88ADF5" w14:textId="78A9E8EF" w:rsidR="00DA4A46" w:rsidRDefault="007D0C44" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The BAM </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">, and its limitations and terms of use,  are available on BAM’s website </w:t>
+        <w:t xml:space="preserve">The BAM GreenStar designation is based upon an assessment by BAM at the time of the issuance of the Bonds and such designation by BAM reflects only the views of BAM. BAM does not charge a fee in connection with the designation, does not perform an audit and undertakes no duty of due diligence or independent verification of any information it receives. The designation is provided on an “AS IS” basis and is based on BAM’s own investigation, studies, assumptions, and criteria using its reasonable best efforts. In issuing its GreenStar designation, BAM has assumed and relied upon the accuracy and completeness of the information made publicly available by the Issuer or that was otherwise made available to BAM.  BAM makes no representation or warranty, express or implied, including, but not limited to, the accuracy, results, timeliness, completeness, merchantability or fitness for any particular purpose with respect to the designation.   A complete description of BAM GreenStar, and its limitations and terms of use,  are available on BAM’s website </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="007D0C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://bambonds.com/wp-content/uploads/2020/10/2024-BAM-GreenStar-Winter-Not-for-Print.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="007D0C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://bambonds.com/terms-of-use</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and incorporated herein by reference.  The BAM </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> designation is determined solely by BAM; it has not been reviewed or approved by the issuer of or the underwriter for the Bonds, and the issuer and underwriter assume no responsibility for such designation</w:t>
+        <w:t xml:space="preserve"> and incorporated herein by reference.  The BAM GreenStar designation is determined solely by BAM; it has not been reviewed or approved by the issuer of or the underwriter for the Bonds, and the issuer and underwriter assume no responsibility for such designation</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A46" w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCE402E" w14:textId="1680F842" w:rsidR="00A06E54" w:rsidRDefault="00A06E54" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="148FD387" w14:textId="77777777" w:rsidR="00A06E54" w:rsidRPr="00A06E54" w:rsidRDefault="00A06E54" w:rsidP="00A06E54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BAM’s </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> designation does not and is not intended to make any representation or give any assurance with respect to any other matter relating to the Bonds and is not a recommendation to any person to purchase, hold, or sell the Bonds. Such labeling does not address the market price, marketability or suitability of these Bonds for a particular investor.   There is no assurance that the designation will be retained for any given </w:t>
+        <w:t xml:space="preserve">BAM’s GreenStar designation does not and is not intended to make any representation or give any assurance with respect to any other matter relating to the Bonds and is not a recommendation to any person to purchase, hold, or sell the Bonds. Such labeling does not address the market price, marketability or suitability of these Bonds for a particular investor.   There is no assurance that the designation will be retained for any given </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or that the designation will not be revised, suspended, or withdrawn by BAM if, in its judgment, circumstances so warrant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA3A833" w14:textId="77777777" w:rsidR="00C20313" w:rsidRDefault="00C20313" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2079,59 +1814,51 @@
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>TO BE PRINTED ON THE INSIDE COVER OF OFFICIAL STATEMENT</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>AS PART OF THE DISCLAIMER STATEMENT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27304CCC" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="003C1C35" w:rsidP="00820452">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Build America Mutual Assurance Company (“BAM”) </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted </w:t>
-[...7 lines deleted...]
-        <w:t>, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “Bond Insurance” and “Exhibit __ - Specimen Municipal Bond Insurance Policy”.</w:t>
+        <w:t>makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted herefrom, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “Bond Insurance” and “Exhibit __ - Specimen Municipal Bond Insurance Policy”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FEF0BA" w14:textId="77777777" w:rsidR="00820452" w:rsidRPr="00F60038" w:rsidRDefault="00820452" w:rsidP="00820452">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0965AF0B" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="00820452" w:rsidP="00F60038">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF8F791" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="00820452" w:rsidP="00F60038">
@@ -2175,172 +1902,172 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1338A48E" w14:textId="27B1D755" w:rsidR="005E6973" w:rsidRDefault="005E6973" w:rsidP="0063763C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E6973" w:rsidSect="00801682">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11A86877" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
+    <w:p w14:paraId="240F581A" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A3141BE" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
+    <w:p w14:paraId="33DF72FE" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="239C41E9" w14:textId="77777777" w:rsidR="00B73BBD" w:rsidRPr="00763B6D" w:rsidRDefault="00B73BBD" w:rsidP="00EF580C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F7449A1" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
+    <w:p w14:paraId="67A2D71E" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="753029B5" w14:textId="77777777" w:rsidR="009C4F3A" w:rsidRDefault="009C4F3A">
+    <w:p w14:paraId="09884CDF" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="743D0FF9" w14:textId="77777777" w:rsidR="00B73BBD" w:rsidRDefault="00B73BBD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -5410,51 +5137,51 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1735664702">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="903182666">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1486236099">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="388454005">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1372460418">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="194"/>
   <w:removePersonalInformation/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5474,50 +5201,51 @@
     <w:rsid w:val="000965B7"/>
     <w:rsid w:val="000A1439"/>
     <w:rsid w:val="000A5248"/>
     <w:rsid w:val="000A5BBA"/>
     <w:rsid w:val="000B1018"/>
     <w:rsid w:val="000D29F3"/>
     <w:rsid w:val="000E75D0"/>
     <w:rsid w:val="000F545C"/>
     <w:rsid w:val="000F7562"/>
     <w:rsid w:val="00116D56"/>
     <w:rsid w:val="0013367D"/>
     <w:rsid w:val="0013563C"/>
     <w:rsid w:val="0014444A"/>
     <w:rsid w:val="00150270"/>
     <w:rsid w:val="00154DC5"/>
     <w:rsid w:val="0018715C"/>
     <w:rsid w:val="0019048E"/>
     <w:rsid w:val="00195B1D"/>
     <w:rsid w:val="001A012D"/>
     <w:rsid w:val="001A09F0"/>
     <w:rsid w:val="001B1406"/>
     <w:rsid w:val="001D122C"/>
     <w:rsid w:val="001E4CF2"/>
     <w:rsid w:val="001E55C6"/>
     <w:rsid w:val="001F5171"/>
+    <w:rsid w:val="001F5E76"/>
     <w:rsid w:val="002012BE"/>
     <w:rsid w:val="00202791"/>
     <w:rsid w:val="0020498D"/>
     <w:rsid w:val="00210583"/>
     <w:rsid w:val="00221531"/>
     <w:rsid w:val="0022420A"/>
     <w:rsid w:val="00233B91"/>
     <w:rsid w:val="002424AE"/>
     <w:rsid w:val="002443F9"/>
     <w:rsid w:val="00266E57"/>
     <w:rsid w:val="002944AA"/>
     <w:rsid w:val="002964D7"/>
     <w:rsid w:val="002D184E"/>
     <w:rsid w:val="002D38D5"/>
     <w:rsid w:val="002E7A1D"/>
     <w:rsid w:val="002F3215"/>
     <w:rsid w:val="003165F4"/>
     <w:rsid w:val="00327258"/>
     <w:rsid w:val="00344CBC"/>
     <w:rsid w:val="00354706"/>
     <w:rsid w:val="00372F5D"/>
     <w:rsid w:val="003821AA"/>
     <w:rsid w:val="00385EF9"/>
     <w:rsid w:val="0038785B"/>
     <w:rsid w:val="0039171A"/>
@@ -5541,99 +5269,101 @@
     <w:rsid w:val="00457191"/>
     <w:rsid w:val="0045786C"/>
     <w:rsid w:val="00462293"/>
     <w:rsid w:val="00470EDC"/>
     <w:rsid w:val="0047589B"/>
     <w:rsid w:val="00481514"/>
     <w:rsid w:val="004849D7"/>
     <w:rsid w:val="00497231"/>
     <w:rsid w:val="004C4FDA"/>
     <w:rsid w:val="004E7C59"/>
     <w:rsid w:val="004F163A"/>
     <w:rsid w:val="004F19CE"/>
     <w:rsid w:val="00504E6B"/>
     <w:rsid w:val="0050733A"/>
     <w:rsid w:val="005532CE"/>
     <w:rsid w:val="00554F2A"/>
     <w:rsid w:val="0055766E"/>
     <w:rsid w:val="00562DCC"/>
     <w:rsid w:val="005651F3"/>
     <w:rsid w:val="005710E1"/>
     <w:rsid w:val="005756F7"/>
     <w:rsid w:val="00575AAD"/>
     <w:rsid w:val="0057660F"/>
     <w:rsid w:val="00576D3D"/>
     <w:rsid w:val="005831C4"/>
+    <w:rsid w:val="00583895"/>
     <w:rsid w:val="00586B22"/>
     <w:rsid w:val="00591AA1"/>
     <w:rsid w:val="00593833"/>
     <w:rsid w:val="005965AD"/>
     <w:rsid w:val="005A0C38"/>
     <w:rsid w:val="005B296E"/>
     <w:rsid w:val="005B3DE0"/>
     <w:rsid w:val="005C6A68"/>
     <w:rsid w:val="005D127A"/>
     <w:rsid w:val="005D16AC"/>
     <w:rsid w:val="005D1CB6"/>
     <w:rsid w:val="005D4A6A"/>
     <w:rsid w:val="005D513F"/>
     <w:rsid w:val="005D6C77"/>
     <w:rsid w:val="005E0050"/>
     <w:rsid w:val="005E223E"/>
     <w:rsid w:val="005E6973"/>
     <w:rsid w:val="005F64E3"/>
     <w:rsid w:val="00602502"/>
     <w:rsid w:val="00636863"/>
     <w:rsid w:val="0063763C"/>
     <w:rsid w:val="006423F7"/>
     <w:rsid w:val="00642E67"/>
     <w:rsid w:val="00656DBD"/>
     <w:rsid w:val="00660FE7"/>
     <w:rsid w:val="00673C8B"/>
     <w:rsid w:val="00682E46"/>
     <w:rsid w:val="006958A3"/>
     <w:rsid w:val="006A2633"/>
     <w:rsid w:val="006A462A"/>
     <w:rsid w:val="006A597D"/>
     <w:rsid w:val="006B295F"/>
     <w:rsid w:val="006C1398"/>
     <w:rsid w:val="006C52A5"/>
     <w:rsid w:val="006D4C6B"/>
     <w:rsid w:val="006E2289"/>
     <w:rsid w:val="006E7BA6"/>
     <w:rsid w:val="006F0915"/>
     <w:rsid w:val="006F4185"/>
     <w:rsid w:val="006F548E"/>
     <w:rsid w:val="007076CB"/>
     <w:rsid w:val="007115EC"/>
     <w:rsid w:val="007131E9"/>
     <w:rsid w:val="00722C62"/>
     <w:rsid w:val="007235B9"/>
     <w:rsid w:val="00731BFD"/>
     <w:rsid w:val="0073729A"/>
     <w:rsid w:val="00754E11"/>
     <w:rsid w:val="007662B0"/>
+    <w:rsid w:val="00776D66"/>
     <w:rsid w:val="00784E69"/>
     <w:rsid w:val="0079242F"/>
     <w:rsid w:val="00794B67"/>
     <w:rsid w:val="007A623D"/>
     <w:rsid w:val="007B14F9"/>
     <w:rsid w:val="007C1A24"/>
     <w:rsid w:val="007C373A"/>
     <w:rsid w:val="007C59CF"/>
     <w:rsid w:val="007C7350"/>
     <w:rsid w:val="007D0C44"/>
     <w:rsid w:val="007D3B5C"/>
     <w:rsid w:val="007E0461"/>
     <w:rsid w:val="007E099C"/>
     <w:rsid w:val="007E57E9"/>
     <w:rsid w:val="00800D79"/>
     <w:rsid w:val="00801682"/>
     <w:rsid w:val="00806BCF"/>
     <w:rsid w:val="008072C0"/>
     <w:rsid w:val="00810E74"/>
     <w:rsid w:val="00816A0A"/>
     <w:rsid w:val="00817484"/>
     <w:rsid w:val="00820452"/>
     <w:rsid w:val="00823361"/>
     <w:rsid w:val="00843712"/>
     <w:rsid w:val="0085049A"/>
@@ -7829,75 +7559,75 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E565C2ED-CC3A-274E-8066-ED17DB62C810}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2106</Words>
-  <Characters>11536</Characters>
+  <Characters>11537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>179</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13664</CharactersWithSpaces>
+  <CharactersWithSpaces>13665</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7733315</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.standardandpoors.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653082</vt:i4>
       </vt:variant>
@@ -7919,29 +7649,29 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject> </dc:subject>
   <dc:creator/>
   <cp:keywords> </cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Last updated by">
-    <vt:lpwstr>P. James 04-20-26</vt:lpwstr>
+    <vt:lpwstr>P. James 05-12-26</vt:lpwstr>
   </property>
 </Properties>
 </file>