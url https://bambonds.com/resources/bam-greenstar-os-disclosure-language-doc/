--- v2 (2026-05-22)
+++ v3 (2026-09-02)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3FF3F84B" w14:textId="77777777" w:rsidR="006F4185" w:rsidRDefault="006F4185" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D1ECD8C" w14:textId="77777777" w:rsidR="00C20313" w:rsidRPr="00C668C1" w:rsidRDefault="00C20313" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4BD9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>IF THE BONDS ARE GREENSTAR BONDS, SELECT THE GREENSTAR LOGO</w:t>
       </w:r>
     </w:p>
@@ -89,51 +89,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA40035" w14:textId="5FF1DC49" w:rsidR="00033BFD" w:rsidRPr="00033BFD" w:rsidRDefault="00C20313" w:rsidP="00033BFD">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033BFD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00033BFD" w:rsidRPr="00033BFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>BAM GreenStar Logo (for use on qualified official statements)</w:t>
+          <w:t xml:space="preserve">BAM </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00033BFD" w:rsidRPr="00033BFD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>GreenStar</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00033BFD" w:rsidRPr="00033BFD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Logo (for use on qualified official statements)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2347DCAA" w14:textId="77777777" w:rsidR="00033BFD" w:rsidRDefault="00033BFD" w:rsidP="00033BFD">
       <w:pPr>
         <w:pStyle w:val="O-Indent5"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="175556E9" w14:textId="77777777" w:rsidR="006F4185" w:rsidRDefault="006F4185" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7738774D" w14:textId="77777777" w:rsidR="00C20313" w:rsidRDefault="00C20313" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="0"/>
@@ -462,84 +482,84 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FEE7615" w14:textId="77777777" w:rsidR="00C64D3F" w:rsidRPr="00E8002A" w:rsidRDefault="00C64D3F" w:rsidP="00D51272">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8002A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capitalization of BAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738A0ECC" w14:textId="6924A378" w:rsidR="00E713F0" w:rsidRPr="00E713F0" w:rsidRDefault="001F5E76" w:rsidP="00A22B8C">
+    <w:p w14:paraId="738A0ECC" w14:textId="35BAEA8F" w:rsidR="00E713F0" w:rsidRPr="00E713F0" w:rsidRDefault="00777AD2" w:rsidP="00A22B8C">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5E76">
+      <w:r w:rsidRPr="00777AD2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BAM’s total admitted assets, total liabilities, and total capital and surplus, as of March 31, </w:t>
+        <w:t xml:space="preserve">BAM’s total admitted assets, total liabilities, and total capital and surplus, as of June 30, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001F5E76">
+      <w:r w:rsidRPr="00777AD2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001F5E76">
+      <w:r w:rsidRPr="00777AD2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and as prepared in accordance with statutory accounting practices prescribed or permitted by the New York State Department of Financial Services were $493.3 million, $277.6 million and $215.7 million, respectively</w:t>
+        <w:t xml:space="preserve"> and as prepared in accordance with statutory accounting practices prescribed or permitted by the New York State Department of Financial Services were $505.6 million, $295.6 million and $210.0 million, respectively</w:t>
       </w:r>
       <w:r w:rsidR="00E713F0" w:rsidRPr="00E713F0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6527840C" w14:textId="77777777" w:rsidR="001D122C" w:rsidRPr="001D122C" w:rsidRDefault="001D122C" w:rsidP="001D122C">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BAM is party to a first loss reinsurance treaty that provides first loss protection up to a maximum of 15% of the par amount outstanding for each policy issued by BAM, subject to certain limitations and restrictions. </w:t>
       </w:r>
@@ -561,126 +581,202 @@
       </w:r>
       <w:r w:rsidR="009A52C1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bambonds</w:t>
       </w:r>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.com, is incorporated herein by reference and may be obtained, without charge, upon request to BAM at its address provided above (Attention: Finance Department).  Future financial statements will similarly be made available when published.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309C672A" w14:textId="77777777" w:rsidR="006423F7" w:rsidRDefault="001D122C" w:rsidP="001D122C">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
       </w:pPr>
       <w:r w:rsidRPr="001D122C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BAM makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted herefrom, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “BOND INSURANCE”</w:t>
+        <w:t xml:space="preserve">BAM makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D122C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herefrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D122C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “BOND INSURANCE”</w:t>
       </w:r>
       <w:r w:rsidR="006423F7" w:rsidRPr="006423F7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BA9B50" w14:textId="281927FD" w:rsidR="00DA4A46" w:rsidRPr="000F7562" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>BAM GreenStar Bonds</w:t>
-      </w:r>
+        <w:t xml:space="preserve">BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...25 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F7562">
         <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E54BAA" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14949F7D" w14:textId="613C1F8D" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00CE4CFB" w:rsidP="00CA7B00">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CE4CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> because BAM has determined that the use of bond proceeds by the Issuer as described in this Official Statement and in any additional information obtained by BAM aligns with one of the Green Bond Principles (“GBPs”) developed by the International Capital Markets Association (“ICMA”).  The GBPs were developed by the ICMA with the goal of establishing universally accepted guidelines for the issuance of green bonds, and one of the key requirements addresses the use of proceeds.  BAM has been identified by the ICMA as an observer organization that is active in the field of green and/or social or sustainability finance and as a Climate Bond Initiative approved verifier.  The GreenStar Credit Profile prepared by BAM for the Bonds will identify which of the following GBP categories applies to the Bonds</w:t>
+        <w:t xml:space="preserve">The Bonds have been designated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F7562">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4CFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> because BAM has determined that the use of bond proceeds by the Issuer as described in this Official Statement and in any additional information obtained by BAM aligns with one of the Green Bond Principles (“GBPs”) developed by the International Capital Markets Association (“ICMA”).  The GBPs were developed by the ICMA with the goal of establishing universally accepted guidelines for the issuance of green bonds, and one of the key requirements addresses the use of proceeds.  BAM has been identified by the ICMA as an observer organization that is active in the field of green and/or social or sustainability finance and as a Climate Bond Initiative approved verifier.  The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE4CFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE4CFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Credit Profile prepared by BAM for the Bonds will identify which of the following GBP categories applies to the Bonds</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A46" w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B73303" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -864,56 +960,65 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GBPs</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> correlates to one of the following UN Sustainable Development Goals which will also be included in the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A2633">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">GreenStar </w:t>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A2633">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Credit Profile for the Bonds:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEB7108" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1064,176 +1169,336 @@
     <w:p w14:paraId="7C0AF650" w14:textId="77777777" w:rsidR="00DA4A46" w:rsidRPr="00DA4A46" w:rsidRDefault="00DA4A46" w:rsidP="00DA4A46">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="549A0B71" w14:textId="77777777" w:rsidR="00CE4CFB" w:rsidRPr="005B296E" w:rsidRDefault="00CE4CFB" w:rsidP="00CE4CFB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Issuer makes no representation regarding the applicability of or suitability of the GreenStar designation. The term “GreenStar” is neither defined in, nor related to, the security documents relating to the Bonds. The GreenStar designation </w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Issuer makes no representation regarding the applicability of or suitability of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation. The term “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” is neither defined in, nor related to, the security documents relating to the Bonds. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E099C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">is solely for identification purposes and is not intended to provide or imply that the owners of the Bonds are entitled to any security other than that described in this official statement. </w:t>
       </w:r>
       <w:r w:rsidRPr="007E099C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B296E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Issuer is under no contractual or other legal obligation to ensure compliance with any legal or other principles relating to “GreenStar” designation. The Issuer has made no commitment to provide ongoing reporting or information regarding the designation or compliance with the GBPs.  </w:t>
+        <w:t>The Issuer is under no contractual or other legal obligation to ensure compliance with any legal or other principles relating to “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B296E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B296E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” designation. The Issuer has made no commitment to provide ongoing reporting or information regarding the designation or compliance with the GBPs.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6568F71E" w14:textId="77777777" w:rsidR="00CE4CFB" w:rsidRDefault="00CE4CFB" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E88ADF5" w14:textId="78A9E8EF" w:rsidR="00DA4A46" w:rsidRDefault="007D0C44" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The BAM GreenStar designation is based upon an assessment by BAM at the time of the issuance of the Bonds and such designation by BAM reflects only the views of BAM. BAM does not charge a fee in connection with the designation, does not perform an audit and undertakes no duty of due diligence or independent verification of any information it receives. The designation is provided on an “AS IS” basis and is based on BAM’s own investigation, studies, assumptions, and criteria using its reasonable best efforts. In issuing its GreenStar designation, BAM has assumed and relied upon the accuracy and completeness of the information made publicly available by the Issuer or that was otherwise made available to BAM.  BAM makes no representation or warranty, express or implied, including, but not limited to, the accuracy, results, timeliness, completeness, merchantability or fitness for any particular purpose with respect to the designation.   A complete description of BAM GreenStar, and its limitations and terms of use,  are available on BAM’s website </w:t>
+        <w:t xml:space="preserve">The BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation is based upon an assessment by BAM at the time of the issuance of the Bonds and such designation by BAM reflects only the views of BAM. BAM does not charge a fee in connection with the designation, does not perform an audit and undertakes no duty of due diligence or independent verification of any information it receives. The designation is provided on an “AS IS” basis and is based on BAM’s own investigation, studies, assumptions, and criteria using its reasonable best efforts. In issuing its </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation, BAM has assumed and relied upon the accuracy and completeness of the information made publicly available by the Issuer or that was otherwise made available to BAM.  BAM makes no representation or warranty, express or implied, including, but not limited to, the accuracy, results, timeliness, completeness, merchantability or fitness for any particular purpose with respect to the designation.   A complete description of BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and its limitations and terms of use,  are available on BAM’s website </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="007D0C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://bambonds.com/wp-content/uploads/2020/10/2024-BAM-GreenStar-Winter-Not-for-Print.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="007D0C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://bambonds.com/terms-of-use</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D0C44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and incorporated herein by reference.  The BAM GreenStar designation is determined solely by BAM; it has not been reviewed or approved by the issuer of or the underwriter for the Bonds, and the issuer and underwriter assume no responsibility for such designation</w:t>
+        <w:t xml:space="preserve"> and incorporated herein by reference.  The BAM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation is determined solely by BAM; it has not been reviewed or approved by the issuer of or the underwriter for the Bonds, and the issuer and underwriter assume no responsibility for such designation</w:t>
       </w:r>
       <w:r w:rsidR="00DA4A46" w:rsidRPr="00DA4A46">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCE402E" w14:textId="1680F842" w:rsidR="00A06E54" w:rsidRDefault="00A06E54" w:rsidP="00CA7B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="148FD387" w14:textId="77777777" w:rsidR="00A06E54" w:rsidRPr="00A06E54" w:rsidRDefault="00A06E54" w:rsidP="00A06E54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BAM’s GreenStar designation does not and is not intended to make any representation or give any assurance with respect to any other matter relating to the Bonds and is not a recommendation to any person to purchase, hold, or sell the Bonds. Such labeling does not address the market price, marketability or suitability of these Bonds for a particular investor.   There is no assurance that the designation will be retained for any given </w:t>
+        <w:t xml:space="preserve">BAM’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A06E54">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GreenStar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A06E54">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designation does not and is not intended to make any representation or give any assurance with respect to any other matter relating to the Bonds and is not a recommendation to any person to purchase, hold, or sell the Bonds. Such labeling does not address the market price, marketability or suitability of these Bonds for a particular investor.   There is no assurance that the designation will be retained for any given </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A06E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or that the designation will not be revised, suspended, or withdrawn by BAM if, in its judgment, circumstances so warrant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA3A833" w14:textId="77777777" w:rsidR="00C20313" w:rsidRDefault="00C20313" w:rsidP="00C20313">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -1814,51 +2079,59 @@
         <w:pStyle w:val="O-TITLECENTEREDB"/>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>TO BE PRINTED ON THE INSIDE COVER OF OFFICIAL STATEMENT</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>AS PART OF THE DISCLAIMER STATEMENT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27304CCC" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="003C1C35" w:rsidP="00820452">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Build America Mutual Assurance Company (“BAM”) </w:t>
       </w:r>
       <w:r>
-        <w:t>makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted herefrom, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “Bond Insurance” and “Exhibit __ - Specimen Municipal Bond Insurance Policy”.</w:t>
+        <w:t xml:space="preserve">makes no representation regarding the Bonds or the advisability of investing in the Bonds.  In addition, BAM has not independently verified, makes no representation regarding, and does not accept any responsibility for the accuracy or completeness of this Official Statement or any information or disclosure contained herein, or omitted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>herefrom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, other than with respect to the accuracy of the information regarding BAM, supplied by BAM and presented under the heading “Bond Insurance” and “Exhibit __ - Specimen Municipal Bond Insurance Policy”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FEF0BA" w14:textId="77777777" w:rsidR="00820452" w:rsidRPr="00F60038" w:rsidRDefault="00820452" w:rsidP="00820452">
       <w:pPr>
         <w:pStyle w:val="O-BodyTextJ"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0965AF0B" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="00820452" w:rsidP="00F60038">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF8F791" w14:textId="77777777" w:rsidR="00820452" w:rsidRDefault="00820452" w:rsidP="00F60038">
@@ -1900,198 +2173,198 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1338A48E" w14:textId="27B1D755" w:rsidR="005E6973" w:rsidRDefault="005E6973" w:rsidP="0063763C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E6973" w:rsidSect="00801682">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="240F581A" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
+    <w:p w14:paraId="02DFCA72" w14:textId="77777777" w:rsidR="00D31BB9" w:rsidRDefault="00D31BB9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33DF72FE" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
+    <w:p w14:paraId="12206C24" w14:textId="77777777" w:rsidR="00D31BB9" w:rsidRDefault="00D31BB9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="239C41E9" w14:textId="77777777" w:rsidR="00B73BBD" w:rsidRPr="00763B6D" w:rsidRDefault="00B73BBD" w:rsidP="00EF580C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67A2D71E" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
+    <w:p w14:paraId="48396BB9" w14:textId="77777777" w:rsidR="00D31BB9" w:rsidRDefault="00D31BB9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09884CDF" w14:textId="77777777" w:rsidR="00583895" w:rsidRDefault="00583895">
+    <w:p w14:paraId="6A4AE3B4" w14:textId="77777777" w:rsidR="00D31BB9" w:rsidRDefault="00D31BB9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="743D0FF9" w14:textId="77777777" w:rsidR="00B73BBD" w:rsidRDefault="00B73BBD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBC2D106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5133,55 +5406,55 @@
   <w:num w:numId="44" w16cid:durableId="1354575219">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="420682426">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1735664702">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="903182666">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1486236099">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="388454005">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1372460418">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="194"/>
   <w:removePersonalInformation/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5319,91 +5592,94 @@
     <w:rsid w:val="00660FE7"/>
     <w:rsid w:val="00673C8B"/>
     <w:rsid w:val="00682E46"/>
     <w:rsid w:val="006958A3"/>
     <w:rsid w:val="006A2633"/>
     <w:rsid w:val="006A462A"/>
     <w:rsid w:val="006A597D"/>
     <w:rsid w:val="006B295F"/>
     <w:rsid w:val="006C1398"/>
     <w:rsid w:val="006C52A5"/>
     <w:rsid w:val="006D4C6B"/>
     <w:rsid w:val="006E2289"/>
     <w:rsid w:val="006E7BA6"/>
     <w:rsid w:val="006F0915"/>
     <w:rsid w:val="006F4185"/>
     <w:rsid w:val="006F548E"/>
     <w:rsid w:val="007076CB"/>
     <w:rsid w:val="007115EC"/>
     <w:rsid w:val="007131E9"/>
     <w:rsid w:val="00722C62"/>
     <w:rsid w:val="007235B9"/>
     <w:rsid w:val="00731BFD"/>
     <w:rsid w:val="0073729A"/>
     <w:rsid w:val="00754E11"/>
     <w:rsid w:val="007662B0"/>
+    <w:rsid w:val="00774835"/>
     <w:rsid w:val="00776D66"/>
+    <w:rsid w:val="00777AD2"/>
     <w:rsid w:val="00784E69"/>
     <w:rsid w:val="0079242F"/>
     <w:rsid w:val="00794B67"/>
     <w:rsid w:val="007A623D"/>
     <w:rsid w:val="007B14F9"/>
     <w:rsid w:val="007C1A24"/>
     <w:rsid w:val="007C373A"/>
     <w:rsid w:val="007C59CF"/>
     <w:rsid w:val="007C7350"/>
     <w:rsid w:val="007D0C44"/>
     <w:rsid w:val="007D3B5C"/>
     <w:rsid w:val="007E0461"/>
     <w:rsid w:val="007E099C"/>
     <w:rsid w:val="007E57E9"/>
     <w:rsid w:val="00800D79"/>
     <w:rsid w:val="00801682"/>
     <w:rsid w:val="00806BCF"/>
     <w:rsid w:val="008072C0"/>
     <w:rsid w:val="00810E74"/>
     <w:rsid w:val="00816A0A"/>
     <w:rsid w:val="00817484"/>
     <w:rsid w:val="00820452"/>
     <w:rsid w:val="00823361"/>
     <w:rsid w:val="00843712"/>
     <w:rsid w:val="0085049A"/>
     <w:rsid w:val="00860D27"/>
     <w:rsid w:val="00870E74"/>
     <w:rsid w:val="008710D5"/>
     <w:rsid w:val="00871158"/>
     <w:rsid w:val="00872E84"/>
     <w:rsid w:val="00875BFB"/>
     <w:rsid w:val="00875D95"/>
     <w:rsid w:val="00884DD0"/>
     <w:rsid w:val="008977B3"/>
     <w:rsid w:val="008A2B3D"/>
     <w:rsid w:val="008B190B"/>
     <w:rsid w:val="008B623A"/>
     <w:rsid w:val="008C31FC"/>
     <w:rsid w:val="008C7B48"/>
     <w:rsid w:val="008D5BFA"/>
+    <w:rsid w:val="008D6E9A"/>
     <w:rsid w:val="008D6FA4"/>
     <w:rsid w:val="008E5E1A"/>
     <w:rsid w:val="00910744"/>
     <w:rsid w:val="009203B9"/>
     <w:rsid w:val="009205EB"/>
     <w:rsid w:val="0092265F"/>
     <w:rsid w:val="0092315D"/>
     <w:rsid w:val="009308FA"/>
     <w:rsid w:val="00934DD8"/>
     <w:rsid w:val="00947F84"/>
     <w:rsid w:val="009501F5"/>
     <w:rsid w:val="009607FC"/>
     <w:rsid w:val="009618BB"/>
     <w:rsid w:val="00965698"/>
     <w:rsid w:val="00965FE7"/>
     <w:rsid w:val="009706BC"/>
     <w:rsid w:val="0097134B"/>
     <w:rsid w:val="009806B1"/>
     <w:rsid w:val="009851B7"/>
     <w:rsid w:val="00992093"/>
     <w:rsid w:val="009A3DF4"/>
     <w:rsid w:val="009A52C1"/>
     <w:rsid w:val="009A7417"/>
     <w:rsid w:val="009B6C01"/>
     <w:rsid w:val="009C4F3A"/>
@@ -5472,89 +5748,91 @@
     <w:rsid w:val="00C521B8"/>
     <w:rsid w:val="00C52F85"/>
     <w:rsid w:val="00C55672"/>
     <w:rsid w:val="00C56360"/>
     <w:rsid w:val="00C64D3F"/>
     <w:rsid w:val="00C7175D"/>
     <w:rsid w:val="00C83A88"/>
     <w:rsid w:val="00C8781C"/>
     <w:rsid w:val="00C9196B"/>
     <w:rsid w:val="00C93F5B"/>
     <w:rsid w:val="00CA01C1"/>
     <w:rsid w:val="00CA7B00"/>
     <w:rsid w:val="00CB4EC3"/>
     <w:rsid w:val="00CB76BB"/>
     <w:rsid w:val="00CB7756"/>
     <w:rsid w:val="00CD167F"/>
     <w:rsid w:val="00CD7010"/>
     <w:rsid w:val="00CE4CFB"/>
     <w:rsid w:val="00CE6932"/>
     <w:rsid w:val="00CF516A"/>
     <w:rsid w:val="00CF6096"/>
     <w:rsid w:val="00CF7016"/>
     <w:rsid w:val="00D01173"/>
     <w:rsid w:val="00D16A14"/>
     <w:rsid w:val="00D30823"/>
+    <w:rsid w:val="00D31BB9"/>
     <w:rsid w:val="00D42624"/>
     <w:rsid w:val="00D43C35"/>
     <w:rsid w:val="00D51272"/>
     <w:rsid w:val="00D66DBD"/>
     <w:rsid w:val="00D73E28"/>
     <w:rsid w:val="00D74A11"/>
     <w:rsid w:val="00D81016"/>
     <w:rsid w:val="00D82D0B"/>
     <w:rsid w:val="00D909FD"/>
     <w:rsid w:val="00DA009A"/>
     <w:rsid w:val="00DA4A46"/>
     <w:rsid w:val="00DA4BD9"/>
     <w:rsid w:val="00DA5E29"/>
     <w:rsid w:val="00DA6CD1"/>
     <w:rsid w:val="00DC54F7"/>
     <w:rsid w:val="00DD3BBA"/>
     <w:rsid w:val="00DE36E9"/>
     <w:rsid w:val="00DE700E"/>
     <w:rsid w:val="00DF65C9"/>
     <w:rsid w:val="00DF6CB6"/>
     <w:rsid w:val="00DF735A"/>
     <w:rsid w:val="00E00689"/>
     <w:rsid w:val="00E10173"/>
     <w:rsid w:val="00E132F3"/>
     <w:rsid w:val="00E240D3"/>
     <w:rsid w:val="00E32C60"/>
     <w:rsid w:val="00E50C18"/>
     <w:rsid w:val="00E67BCB"/>
     <w:rsid w:val="00E70213"/>
     <w:rsid w:val="00E713F0"/>
     <w:rsid w:val="00E76E1A"/>
     <w:rsid w:val="00E8048A"/>
     <w:rsid w:val="00E81821"/>
     <w:rsid w:val="00EA2886"/>
     <w:rsid w:val="00EA482F"/>
     <w:rsid w:val="00EA545F"/>
     <w:rsid w:val="00EB2853"/>
     <w:rsid w:val="00EB3135"/>
     <w:rsid w:val="00EC7443"/>
+    <w:rsid w:val="00ED394D"/>
     <w:rsid w:val="00EE1E19"/>
     <w:rsid w:val="00EF004B"/>
     <w:rsid w:val="00EF580C"/>
     <w:rsid w:val="00F27A1B"/>
     <w:rsid w:val="00F32D68"/>
     <w:rsid w:val="00F5479D"/>
     <w:rsid w:val="00F60038"/>
     <w:rsid w:val="00F627EA"/>
     <w:rsid w:val="00F71A16"/>
     <w:rsid w:val="00F72BC8"/>
     <w:rsid w:val="00F76606"/>
     <w:rsid w:val="00F77E87"/>
     <w:rsid w:val="00F82B75"/>
     <w:rsid w:val="00F87765"/>
     <w:rsid w:val="00F96F3A"/>
     <w:rsid w:val="00FA672D"/>
     <w:rsid w:val="00FA78D3"/>
     <w:rsid w:val="00FC234F"/>
     <w:rsid w:val="00FC2DB0"/>
     <w:rsid w:val="00FF10AA"/>
     <w:rsid w:val="00FF3CBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -5565,51 +5843,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn-legalmacpac-data/10"/>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5166C14E"/>
   <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6908,51 +7186,51 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DA4A46"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A5747E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="80372192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="143006996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7558,76 +7836,76 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E565C2ED-CC3A-274E-8066-ED17DB62C810}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2106</Words>
-  <Characters>11537</Characters>
+  <Words>2179</Words>
+  <Characters>11925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13665</CharactersWithSpaces>
+  <CharactersWithSpaces>14033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7733315</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.standardandpoors.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653082</vt:i4>
       </vt:variant>
@@ -7649,29 +7927,29 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject> </dc:subject>
   <dc:creator/>
   <cp:keywords> </cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Last updated by">
-    <vt:lpwstr>P. James 05-12-26</vt:lpwstr>
+    <vt:lpwstr>P. James 08-17-26</vt:lpwstr>
   </property>
 </Properties>
 </file>